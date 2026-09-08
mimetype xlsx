--- v0 (2026-07-10)
+++ v1 (2026-09-08)
@@ -56,51 +56,51 @@
   <si>
     <t>2026-01-30</t>
   </si>
   <si>
     <t>DoktorspromotionVid Uppsala universitet anordnas doktorspromotion två gånger per år, en vinterpromotion (fredag i slutet av januari) och en vårpromotion (fredag i slutet av maj/början av juni).Vid vinterpromotionen promoveras förutom doktorer efter avlagda prov även hedersdoktorer för respektive fakultet. Vid vårpromotionen promoveras utöver doktorer efter avlagda prov även jubeldoktorer.</t>
   </si>
   <si>
     <t>Medfarm-Hedersdoktorsföreläsningar</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>Hedersdoktorsföreläsningar vid de medicinska och farmaceutiska fakulteterna</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>UU födelsedag 549 år</t>
   </si>
   <si>
     <t>2026-10-07</t>
   </si>
   <si>
-    <t>Mer info kommer när det publicerats.2025 års evenemang</t>
+    <t>Varje år den 7 oktober firas årsdagen av Uppsala universitets öppnande med en högtidlig ceremoni i Universitetsaulan. Som en del av ceremonin delar rektor ut en rad priser och utmärkelser för särskilt framstående bedrifter inom forskning och innovation.Allt om årshögtiden 7 oktober</t>
   </si>
   <si>
     <t>Professorsinstallation</t>
   </si>
   <si>
     <t>2026-11-13</t>
   </si>
   <si>
     <t>ProfessorsinstallationProfessorsinstallationen i Uppsala är en offentlig högtid då rektor installerar nya professorer i deras ämbeten och de nya professorerna håller sina installationsföreläsningar. Traditionen att installera nya professorer har sitt ursprung i medeltiden.Professorsinstallationerna är, tillsammans med doktorspromotionerna den tradition som förekommer vid samtliga svenska universitet och vid de forskningsbärande högskolorna.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>